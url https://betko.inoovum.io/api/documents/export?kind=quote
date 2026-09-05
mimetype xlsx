--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -62,28 +62,72 @@
         <is>
           <t xml:space="preserve">Verantwortlich</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Netto</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">MwSt</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Brutto</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Marge %</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AN-2026-0001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-07</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Entwurf</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus K.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Badezimmersanierung</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus Kollegger</t>
+        </is>
+      </c>
+      <c r="H2">
+        <v>6530</v>
+      </c>
+      <c r="I2">
+        <v>1306</v>
+      </c>
+      <c r="J2">
+        <v>7836</v>
+      </c>
+      <c r="K2">
+        <v>99.95</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>