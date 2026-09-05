--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -57,28 +57,106 @@
         <is>
           <t xml:space="preserve">Einkaufspreis</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t xml:space="preserve">MwSt</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t xml:space="preserve">Verfügbarkeit</t>
         </is>
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Lagerort</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Bestand</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Lehrling 3. LH</t>
+        </is>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+      <c r="F2">
+        <v>0</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">available</t>
+        </is>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Test</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bau</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">St</t>
+        </is>
+      </c>
+      <c r="E3">
+        <v>1.15</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20%</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">available</t>
+        </is>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vorarbeiter</t>
+        </is>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">available</t>
+        </is>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>