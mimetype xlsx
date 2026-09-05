--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -70,67 +70,109 @@
       </c>
       <c r="I1" t="inlineStr">
         <is>
           <t xml:space="preserve">Land</t>
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">UID</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">Website</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">Angelegt</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Patric Eckhart</t>
+          <t xml:space="preserve">Markus K.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">Kunde</t>
         </is>
       </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">066443444267</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Börseplatz</t>
+          <t xml:space="preserve">Gewerbepark Südwest 9</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">1010</t>
+          <t xml:space="preserve">8504</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Wien</t>
+          <t xml:space="preserve">Preding</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t xml:space="preserve">Österreich</t>
-        </is>
-[...3 lines deleted...]
-          <t xml:space="preserve">https://www.patriceckhart.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-07-07</t>
         </is>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Patric Eckhart</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kunde</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Börseplatz 1</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1010</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wien</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Österreich</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://www.patriceckhart.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-07</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>