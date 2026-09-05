--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -74,28 +74,65 @@
         </is>
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">Kundenreferenz</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" t="inlineStr">
         <is>
           <t xml:space="preserve">App Test</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">Patric Eckhart</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t xml:space="preserve">preparation</t>
         </is>
       </c>
     </row>
+    <row r="3">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Badezimmersanierung</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus K.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">32652319-05d8-47ae-a421-84be6059f9ef</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Markus Kollegger</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schönaich 32a</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8521</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schönaich</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>